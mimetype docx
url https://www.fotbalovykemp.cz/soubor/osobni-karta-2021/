--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -501,117 +501,90 @@
       <w:r w:rsidR="00775030">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>...…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>……….………</w:t>
       </w:r>
       <w:r w:rsidR="00596662">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13353576" w14:textId="77777777" w:rsidR="00B1184F" w:rsidRDefault="00B1184F" w:rsidP="00437DF4">
-[...39 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6293D63D" w14:textId="77777777" w:rsidR="00437DF4" w:rsidRDefault="00437DF4" w:rsidP="00437DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8ECBE2" w14:textId="77777777" w:rsidR="00437DF4" w:rsidRPr="007216C7" w:rsidRDefault="00437DF4" w:rsidP="00437DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>Rok, kdy jsi se začal věnovat fotbalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve">     …………………………………………….………</w:t>
+        <w:t xml:space="preserve">     ………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D308241" w14:textId="77777777" w:rsidR="00437DF4" w:rsidRDefault="00437DF4" w:rsidP="00437DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7901D9B1" w14:textId="77777777" w:rsidR="00437DF4" w:rsidRPr="0083067D" w:rsidRDefault="0083067D" w:rsidP="00437DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>Zájmy</w:t>
       </w:r>
       <w:r w:rsidRPr="0083067D">
         <w:rPr>
@@ -708,203 +681,202 @@
         </w:rPr>
         <w:t xml:space="preserve">Fotbalový cíl:                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>……………………………………………………………………….………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F07887" w14:textId="77777777" w:rsidR="00437DF4" w:rsidRDefault="00437DF4" w:rsidP="00437DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C4C8938" w14:textId="77777777" w:rsidR="00437DF4" w:rsidRPr="00F26811" w:rsidRDefault="00437DF4" w:rsidP="00437DF4">
+    <w:p w14:paraId="2C4C8938" w14:textId="77777777" w:rsidR="00437DF4" w:rsidRDefault="00437DF4" w:rsidP="00437DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Přezdívka:                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>……………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F38E956" w14:textId="77777777" w:rsidR="003C0655" w:rsidRDefault="003C0655"/>
     <w:p w14:paraId="155C405E" w14:textId="77777777" w:rsidR="00C2406F" w:rsidRDefault="00C2406F"/>
     <w:sectPr w:rsidR="00C2406F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31D61C25" w14:textId="77777777" w:rsidR="003B545E" w:rsidRDefault="003B545E" w:rsidP="003001F3">
+    <w:p w14:paraId="45F63FC1" w14:textId="77777777" w:rsidR="00475510" w:rsidRDefault="00475510" w:rsidP="003001F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44330154" w14:textId="77777777" w:rsidR="003B545E" w:rsidRDefault="003B545E" w:rsidP="003001F3">
+    <w:p w14:paraId="680C0F18" w14:textId="77777777" w:rsidR="00475510" w:rsidRDefault="00475510" w:rsidP="003001F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26184868" w14:textId="77777777" w:rsidR="003001F3" w:rsidRDefault="003001F3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A7C2853" w14:textId="77777777" w:rsidR="003001F3" w:rsidRDefault="003001F3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="303B25EA" w14:textId="77777777" w:rsidR="003001F3" w:rsidRDefault="003001F3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F05F9C4" w14:textId="77777777" w:rsidR="003B545E" w:rsidRDefault="003B545E" w:rsidP="003001F3">
+    <w:p w14:paraId="0CB98727" w14:textId="77777777" w:rsidR="00475510" w:rsidRDefault="00475510" w:rsidP="003001F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="091E90A5" w14:textId="77777777" w:rsidR="003B545E" w:rsidRDefault="003B545E" w:rsidP="003001F3">
+    <w:p w14:paraId="60922CD8" w14:textId="77777777" w:rsidR="00475510" w:rsidRDefault="00475510" w:rsidP="003001F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="703D4E17" w14:textId="77777777" w:rsidR="003001F3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="56DA85C0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
@@ -1034,68 +1006,71 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00437DF4"/>
     <w:rsid w:val="00025C12"/>
     <w:rsid w:val="00036348"/>
     <w:rsid w:val="00045FF6"/>
     <w:rsid w:val="000C7A59"/>
     <w:rsid w:val="002239E3"/>
     <w:rsid w:val="003001F3"/>
     <w:rsid w:val="003773D9"/>
     <w:rsid w:val="003B545E"/>
     <w:rsid w:val="003C0655"/>
     <w:rsid w:val="00404FF2"/>
     <w:rsid w:val="00437DF4"/>
     <w:rsid w:val="00442393"/>
+    <w:rsid w:val="00475510"/>
     <w:rsid w:val="00596662"/>
     <w:rsid w:val="005F09D2"/>
     <w:rsid w:val="00616ABD"/>
     <w:rsid w:val="0070628B"/>
     <w:rsid w:val="0077051B"/>
     <w:rsid w:val="00775030"/>
     <w:rsid w:val="0083067D"/>
     <w:rsid w:val="00861984"/>
     <w:rsid w:val="00882A61"/>
     <w:rsid w:val="00887448"/>
+    <w:rsid w:val="008B16C0"/>
     <w:rsid w:val="008E41EA"/>
     <w:rsid w:val="00945E71"/>
     <w:rsid w:val="0099136B"/>
     <w:rsid w:val="00997592"/>
     <w:rsid w:val="00A12433"/>
     <w:rsid w:val="00B1184F"/>
     <w:rsid w:val="00B323B5"/>
     <w:rsid w:val="00B41080"/>
+    <w:rsid w:val="00BD2FE2"/>
     <w:rsid w:val="00C04EAE"/>
     <w:rsid w:val="00C172A9"/>
     <w:rsid w:val="00C2406F"/>
     <w:rsid w:val="00CA1454"/>
     <w:rsid w:val="00DF4655"/>
     <w:rsid w:val="00EF5A0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -1801,69 +1776,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{888F3048-58F0-451A-A136-BDA17A6FD966}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>138</Words>
-  <Characters>818</Characters>
+  <Words>124</Words>
+  <Characters>732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OSOBNÍ  KARTA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>955</CharactersWithSpaces>
+  <CharactersWithSpaces>855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>OSOBNÍ  KARTA</dc:title>
   <dc:subject/>
   <dc:creator>uzivatel</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>