--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -81,138 +81,138 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>LETNÍ FOTBALOVÝ KEMP STANDY TECLA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58705FC6" w14:textId="77777777" w:rsidR="00F00170" w:rsidRDefault="00F00170" w:rsidP="00801CD9">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>HUMPOLEC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0329C491" w14:textId="14963470" w:rsidR="00801CD9" w:rsidRDefault="28FBC522" w:rsidP="00801CD9">
+    <w:p w14:paraId="0329C491" w14:textId="31FC8767" w:rsidR="00801CD9" w:rsidRDefault="28FBC522" w:rsidP="00801CD9">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">TERMÍN </w:t>
       </w:r>
-      <w:r w:rsidR="00F130E3">
+      <w:r w:rsidR="005E6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>28</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00EA20DE">
+      <w:r w:rsidR="005E6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00F130E3">
+      <w:r w:rsidR="00383CD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 0</w:t>
       </w:r>
-      <w:r w:rsidR="00F130E3">
+      <w:r w:rsidR="005E6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.07.202</w:t>
       </w:r>
-      <w:r w:rsidR="00F130E3">
+      <w:r w:rsidR="005E6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -545,121 +545,121 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D6B04F" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572DA0DC" w14:textId="6D892697" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="28FBC522" w:rsidP="00801CD9">
+    <w:p w14:paraId="572DA0DC" w14:textId="3084C2CC" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="28FBC522" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Souhlasím s tím, aby se můj syn/dcera zúčastnil/a letního fotbalového kempu Standy Tecla, pořádaného ve dnech </w:t>
       </w:r>
-      <w:r w:rsidR="00F130E3">
-[...3 lines deleted...]
-        <w:t>28</w:t>
+      <w:r w:rsidR="005E6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00EA20DE">
+      <w:r w:rsidR="005E6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28FBC522">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...5 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> - 0</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 0</w:t>
-[...5 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>.07.202</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>.07.202</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> v Humpolci.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D170D34" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E5F0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Zároveň prohlašuji, že zdr</w:t>
       </w:r>
       <w:r>
@@ -766,82 +766,82 @@
     <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6E223E" w14:textId="70C32403" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="28FBC522" w:rsidP="00801CD9">
+    <w:p w14:paraId="3D6E223E" w14:textId="6BFFAF53" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="28FBC522" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">V .........................................                                                 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>dne  …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="28FBC522">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>………… 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F130E3">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="005E6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRPr="006E5F0B" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00801CD9" w:rsidRDefault="00801CD9" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00F00170" w:rsidRDefault="00F00170" w:rsidP="00801CD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
@@ -917,162 +917,161 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                      podpis zákonného zástupce dítěte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="003C0655" w:rsidRDefault="003C0655"/>
     <w:sectPr w:rsidR="003C0655">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="447A1AAF" w14:textId="77777777" w:rsidR="0030238F" w:rsidRDefault="0030238F" w:rsidP="002E2766">
+    <w:p w14:paraId="18405DA8" w14:textId="77777777" w:rsidR="001B7FEB" w:rsidRDefault="001B7FEB" w:rsidP="002E2766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13A42B85" w14:textId="77777777" w:rsidR="0030238F" w:rsidRDefault="0030238F" w:rsidP="002E2766">
+    <w:p w14:paraId="0A012A24" w14:textId="77777777" w:rsidR="001B7FEB" w:rsidRDefault="001B7FEB" w:rsidP="002E2766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="002E2766" w:rsidRDefault="002E2766">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="002E2766" w:rsidRDefault="002E2766">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="002E2766" w:rsidRDefault="002E2766">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64FFA8CC" w14:textId="77777777" w:rsidR="0030238F" w:rsidRDefault="0030238F" w:rsidP="002E2766">
+    <w:p w14:paraId="1CC2270E" w14:textId="77777777" w:rsidR="001B7FEB" w:rsidRDefault="001B7FEB" w:rsidP="002E2766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54396DCC" w14:textId="77777777" w:rsidR="0030238F" w:rsidRDefault="0030238F" w:rsidP="002E2766">
+    <w:p w14:paraId="2A3EF05C" w14:textId="77777777" w:rsidR="001B7FEB" w:rsidRDefault="001B7FEB" w:rsidP="002E2766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="002E2766" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6155A15D">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
@@ -1191,60 +1190,64 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801CD9"/>
     <w:rsid w:val="00025DF9"/>
+    <w:rsid w:val="000F6899"/>
+    <w:rsid w:val="001B7FEB"/>
     <w:rsid w:val="00220731"/>
     <w:rsid w:val="002E2766"/>
     <w:rsid w:val="0030238F"/>
     <w:rsid w:val="003031BA"/>
+    <w:rsid w:val="00383CD9"/>
     <w:rsid w:val="003C0655"/>
     <w:rsid w:val="003D5646"/>
     <w:rsid w:val="004B02B7"/>
     <w:rsid w:val="004C452B"/>
     <w:rsid w:val="00507111"/>
     <w:rsid w:val="005159F9"/>
+    <w:rsid w:val="005E6A1A"/>
     <w:rsid w:val="005F0D8A"/>
     <w:rsid w:val="006D524B"/>
     <w:rsid w:val="007215B4"/>
     <w:rsid w:val="00801CD9"/>
     <w:rsid w:val="008927A8"/>
     <w:rsid w:val="008D738C"/>
     <w:rsid w:val="00945E71"/>
     <w:rsid w:val="009637E7"/>
     <w:rsid w:val="00A94A9E"/>
     <w:rsid w:val="00AF72C5"/>
     <w:rsid w:val="00B67E73"/>
     <w:rsid w:val="00B91C04"/>
     <w:rsid w:val="00BB4577"/>
     <w:rsid w:val="00BF12BD"/>
     <w:rsid w:val="00BF6D6E"/>
     <w:rsid w:val="00C04EAE"/>
     <w:rsid w:val="00C1087E"/>
     <w:rsid w:val="00C24808"/>
     <w:rsid w:val="00D3458C"/>
     <w:rsid w:val="00DE55DD"/>
     <w:rsid w:val="00DF4655"/>
     <w:rsid w:val="00E17598"/>
     <w:rsid w:val="00E24F82"/>
     <w:rsid w:val="00EA20DE"/>
     <w:rsid w:val="00EB455D"/>