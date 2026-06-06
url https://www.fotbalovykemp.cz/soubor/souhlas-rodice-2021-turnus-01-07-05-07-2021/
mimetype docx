--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -67,154 +67,138 @@
       <w:r w:rsidRPr="00AA30B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A0233" w:rsidRPr="00AA30B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005A0320" w:rsidRPr="00AA30B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>LETNÍM FOTBALOVÉM KEMPU STANDY TECLA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0329C491" w14:textId="6F3BBBB8" w:rsidR="00E14F19" w:rsidRPr="00AA30B0" w:rsidRDefault="46871FA3">
+    <w:p w14:paraId="0329C491" w14:textId="600431AF" w:rsidR="00E14F19" w:rsidRPr="00AA30B0" w:rsidRDefault="46871FA3">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TERMÍN </w:t>
       </w:r>
-      <w:r w:rsidR="00B051FA">
+      <w:r w:rsidR="0000136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>28</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00112F4A">
+      <w:r w:rsidR="0000136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00B051FA">
+      <w:r w:rsidR="0000136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00112F4A">
+        <w:t xml:space="preserve"> –  0</w:t>
+      </w:r>
+      <w:r w:rsidR="0000136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>čtvrtek</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B051FA">
+        <w:t>.07.202</w:t>
+      </w:r>
+      <w:r w:rsidR="0000136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...15 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="007A568C" w:rsidRDefault="007A568C">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FADB484" w14:textId="77777777" w:rsidR="007A568C" w:rsidRDefault="007A568C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -488,150 +472,150 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>bytem: ……………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="77B5D9C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="77B5D9C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2851B44D" w14:textId="27953D17" w:rsidR="007A568C" w:rsidRDefault="46871FA3" w:rsidP="000E6B07">
+    <w:p w14:paraId="2851B44D" w14:textId="4A63A871" w:rsidR="007A568C" w:rsidRDefault="46871FA3" w:rsidP="000E6B07">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">který se koná v termínu od </w:t>
       </w:r>
-      <w:r w:rsidR="00B051FA">
-[...6 lines deleted...]
-        <w:t>28</w:t>
+      <w:r w:rsidR="0000136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="101010"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00112F4A">
+      <w:r w:rsidR="0000136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="101010"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46871FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="101010"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="0000136D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...8 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> - 0</w:t>
+      </w:r>
+      <w:r w:rsidR="0000136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="101010"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 0</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.07.202</w:t>
       </w:r>
-      <w:r w:rsidR="00B051FA">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="0000136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="101010"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> v Humpolci</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCD9EB6" w14:textId="2545E9A6" w:rsidR="00CF25A0" w:rsidRPr="00AA30B0" w:rsidRDefault="77B5D9C4" w:rsidP="77B5D9C4">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="101010"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77B5D9C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="101010"/>
         </w:rPr>
         <w:t xml:space="preserve">Tímto akceptuji Účastnické podmínky, beru na vědomí, že mé dítě je povinno řídit se stanoveným řádem a jsem připraven nést důsledky vyplývající z jejich případného porušení. </w:t>
@@ -845,230 +829,238 @@
         </w:rPr>
         <w:t>adrese.…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="77B5D9C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="101010"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……………………………………………………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00D56F78" w:rsidRDefault="00D56F78" w:rsidP="005A11D5">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E5A2F1" w14:textId="72EED3F7" w:rsidR="005A11D5" w:rsidRDefault="46871FA3" w:rsidP="005A11D5">
+    <w:p w14:paraId="19E5A2F1" w14:textId="31F22F3E" w:rsidR="005A11D5" w:rsidRDefault="46871FA3" w:rsidP="005A11D5">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>V ……………….  dne ………202</w:t>
       </w:r>
-      <w:r w:rsidR="00B051FA">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="0000136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="101010"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="46871FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="101010"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">                   ………………….………</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C52CFAF" w14:textId="2D844B8E" w:rsidR="007A568C" w:rsidRPr="009A0233" w:rsidRDefault="77B5D9C4" w:rsidP="77B5D9C4">
+        <w:t xml:space="preserve">                   ……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C52CFAF" w14:textId="330B3BDC" w:rsidR="007A568C" w:rsidRPr="009A0233" w:rsidRDefault="77B5D9C4" w:rsidP="0000136D">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:ind w:left="4956" w:firstLine="708"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">      podpis rodiče /zákonného                                          zástupce</w:t>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>podpis rodiče /zákonného                                          zástupce</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A568C" w:rsidRPr="009A0233">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EC29C79" w14:textId="77777777" w:rsidR="00BE360D" w:rsidRDefault="00BE360D" w:rsidP="00D30308">
+    <w:p w14:paraId="31FC5F12" w14:textId="77777777" w:rsidR="006613CC" w:rsidRDefault="006613CC" w:rsidP="00D30308">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7916D2B7" w14:textId="77777777" w:rsidR="00BE360D" w:rsidRDefault="00BE360D" w:rsidP="00D30308">
+    <w:p w14:paraId="2ED04510" w14:textId="77777777" w:rsidR="006613CC" w:rsidRDefault="006613CC" w:rsidP="00D30308">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00D30308" w:rsidRDefault="00D30308">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00D30308" w:rsidRDefault="00D30308">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00D30308" w:rsidRDefault="00D30308">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AD623A5" w14:textId="77777777" w:rsidR="00BE360D" w:rsidRDefault="00BE360D" w:rsidP="00D30308">
+    <w:p w14:paraId="29793B23" w14:textId="77777777" w:rsidR="006613CC" w:rsidRDefault="006613CC" w:rsidP="00D30308">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1419FB21" w14:textId="77777777" w:rsidR="00BE360D" w:rsidRDefault="00BE360D" w:rsidP="00D30308">
+    <w:p w14:paraId="32572E8C" w14:textId="77777777" w:rsidR="006613CC" w:rsidRDefault="006613CC" w:rsidP="00D30308">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00D30308" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="23ED908C">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
@@ -1311,67 +1303,70 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A0233"/>
+    <w:rsid w:val="0000136D"/>
     <w:rsid w:val="00060872"/>
+    <w:rsid w:val="0008128C"/>
     <w:rsid w:val="0008712C"/>
     <w:rsid w:val="000E6B07"/>
     <w:rsid w:val="000F74AF"/>
     <w:rsid w:val="00112F4A"/>
     <w:rsid w:val="00192A2D"/>
     <w:rsid w:val="00212328"/>
     <w:rsid w:val="002C1E6D"/>
     <w:rsid w:val="002C1ECC"/>
     <w:rsid w:val="00367862"/>
     <w:rsid w:val="003D6C9E"/>
     <w:rsid w:val="00450AF7"/>
     <w:rsid w:val="0045466C"/>
     <w:rsid w:val="00506702"/>
     <w:rsid w:val="00594D84"/>
     <w:rsid w:val="005A0320"/>
     <w:rsid w:val="005A11D5"/>
+    <w:rsid w:val="006613CC"/>
     <w:rsid w:val="006D3D95"/>
     <w:rsid w:val="007A568C"/>
     <w:rsid w:val="007B486B"/>
     <w:rsid w:val="00847495"/>
     <w:rsid w:val="008A339C"/>
     <w:rsid w:val="00945E71"/>
     <w:rsid w:val="00971FE4"/>
     <w:rsid w:val="009827EB"/>
     <w:rsid w:val="009A0233"/>
     <w:rsid w:val="00A47986"/>
     <w:rsid w:val="00A839FA"/>
     <w:rsid w:val="00AA30B0"/>
     <w:rsid w:val="00AE5388"/>
     <w:rsid w:val="00B051FA"/>
     <w:rsid w:val="00BA0C4A"/>
     <w:rsid w:val="00BE360D"/>
     <w:rsid w:val="00BE7304"/>
     <w:rsid w:val="00C004DB"/>
     <w:rsid w:val="00CF25A0"/>
     <w:rsid w:val="00CF4451"/>
     <w:rsid w:val="00D30308"/>
     <w:rsid w:val="00D56F78"/>
     <w:rsid w:val="00D66FE3"/>
     <w:rsid w:val="00DF4655"/>
     <w:rsid w:val="00E14F19"/>
@@ -2136,54 +2131,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>242</Words>
-  <Characters>1431</Characters>
+  <Words>240</Words>
+  <Characters>1421</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1670</CharactersWithSpaces>
+  <CharactersWithSpaces>1658</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>SIeshop</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>